--- v0 (2026-05-25)
+++ v1 (2026-09-11)
@@ -12,86 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Wakatipu Pony Club</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>The Wakatipu Pony Club was formed in 1951, and is a Branch of the Central Otago Pony Club, which is part of the Otago Southland Area. We are affiliated to the New Zealand Pony Club Association through the Otago Southland Area.Central Otago Pony Club has 5 branches, Hawea-Wanaka, Cromwell, Clyde, Wakatipu, and Maniototo. The COPC is run by a committee made up of delegates from each branch.We have around 20 Rallies a season with our season being September to May and then the ponies rest! Rallies are generally at the Pony Club Grounds but we also have adventures rallies to places such as Tuckers Beach.</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carl Johnstone</t>
-[...1 lines deleted...]
-  <si>
     <t>Email</t>
   </si>
   <si>
-    <t>bella.park99@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>WebsiteURL</t>
   </si>
   <si>
     <t>http://www.sporty.co.nz/wakatipupc/Home</t>
   </si>
   <si>
     <t>Phone</t>
-  </si>
-[...1 lines deleted...]
-    <t>021343087</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>
   <si>
     <t>Queenstown</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -446,90 +437,84 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="B4"/>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B6"/>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B7"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">