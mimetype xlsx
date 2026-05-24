--- v0 (2026-03-19)
+++ v1 (2026-05-24)
@@ -38,306 +38,306 @@
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>WebsiteURL</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>
   <si>
+    <t>Hawea Community Association</t>
+  </si>
+  <si>
+    <t>Our committee meetings are on the third Tuesday of every month at 7.30pm.Our AGM is at the beginning of October and we have two public meetings during the year. </t>
+  </si>
+  <si>
+    <t>Chair: Cherilyn Walthew</t>
+  </si>
+  <si>
+    <t>hcachairperson@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://haweacommunity.co.nz/hawea-community-association/  </t>
+  </si>
+  <si>
+    <t>021 665 013</t>
+  </si>
+  <si>
+    <t>Hawea Volunteer Fire Brigade</t>
+  </si>
+  <si>
+    <t>This is a volunteer station.That means all members of our brigade dedicate their own time in order to serve this community. We respond to a variety of emergencies in our local area.These include: Fires Medical emergencies Motor vehicle accidents Search and rescue Civil defence Natural disaster responses And of course, we also offer fire safety advice.If you want to visit this station, get in touch using the contact details on this page or come by the station on a training night.Want to volunteer at this station? If you want to serve your community and volunteer for this brigade, you can find out more about volunteering for Fire and Emergency New Zealand on these pages: https://fireandemergency.nz/stations/show/lake-hawea-volunteer-fire-brigade</t>
+  </si>
+  <si>
+    <t>Brent Arthur - Chief Fire Officer</t>
+  </si>
+  <si>
+    <t>brent.arthur@fireandemergency.nz</t>
+  </si>
+  <si>
+    <t>03 443 1632 or 021 334482</t>
+  </si>
+  <si>
+    <t>Lake Hawea</t>
+  </si>
+  <si>
+    <t>Hawea Food Forest</t>
+  </si>
+  <si>
+    <t>We are a community-run food forest and community garden operated by volunteers.</t>
+  </si>
+  <si>
+    <t>admin@haweafoodforest.org</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/groups/HaweaFoodForest</t>
+  </si>
+  <si>
+    <t>021 173 1350</t>
+  </si>
+  <si>
+    <t>Hawea Flat</t>
+  </si>
+  <si>
+    <t>Hawea Playgroup</t>
+  </si>
+  <si>
+    <t>Hawea Playgroup is a supportive environment for parents and children (new born to 5yrs) and provides plenty of play opportunity for all ages. Parents can network and enjoy a safe, warm and well resourced environment (inside and outside) with their children.</t>
+  </si>
+  <si>
+    <t>haweaplaygroup@gmail.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/haweaplaygroup/</t>
+  </si>
+  <si>
+    <t>Lake Hawea Community Centre</t>
+  </si>
+  <si>
+    <t>The Lake Hawea Community Centre is the perfect location for your next function. Ideal for weddings and other events, catering for up to 400 people. A beautiful location surrounded by lake and mountain views of the Hawea and Wanaka region.</t>
+  </si>
+  <si>
+    <t>Booking Coordinator: Glenis Palmer</t>
+  </si>
+  <si>
+    <t>bookings@lhcc.org.nz</t>
+  </si>
+  <si>
+    <t>http://www.lakehaweacommunitycentre.co.nz</t>
+  </si>
+  <si>
+    <t>+64 276 370 553</t>
+  </si>
+  <si>
+    <t>Hawea 9345</t>
+  </si>
+  <si>
+    <t>Wanaka Croquet Club</t>
+  </si>
+  <si>
+    <t>Croquet New Zealand is the National Sporting Organisation (NSO) for the sport of Croquet. Croquet New Zealand has 19 regional Associations throughout the country representing 112 clubs and over 4200 members.Croquet is a fun game for all ages. Visitors are always welcome at our Club in Wanaka.Our Club rooms &amp;amp; kitchen facilities are also available for hire. Our playing times are Mid September to April:  Wed                  names in by 9:15 am to noon     Golf Croquet onlyThurs &amp;amp; Sat        names in by 1:15 pm to 4 pm     Golf &amp;amp; Association Croquet</t>
+  </si>
+  <si>
+    <t>Shirley Menlove</t>
+  </si>
+  <si>
+    <t>ismenlove@xtra.co.nz</t>
+  </si>
+  <si>
+    <t>http://croquet.org.nz/</t>
+  </si>
+  <si>
+    <t>027 202 4970</t>
+  </si>
+  <si>
+    <t>Wanaka</t>
+  </si>
+  <si>
     <t>Hawea Flat School</t>
   </si>
   <si>
     <t>Our school does have an enrolment scheme in place. This means that families living within our home zone are automatically able to attend. The BOT determines how many places are available for out of zone students and this is advertised in November every year. Should the number of applications exceed the number of places available, students will be selected by ballot according to Ministry of Education guidelines.</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>office@haweaflat.school.nz</t>
   </si>
   <si>
     <t>http://haweaflat.school.nz/</t>
   </si>
   <si>
     <t>03 443 1467</t>
   </si>
   <si>
-    <t>Wanaka</t>
+    <t>Hawea Bowling Club</t>
+  </si>
+  <si>
+    <t>Hawea Bowling Club - Lawn Bowls</t>
+  </si>
+  <si>
+    <t>Lawrence Hardy</t>
+  </si>
+  <si>
+    <t>l.hardy@xtra.co.nz</t>
+  </si>
+  <si>
+    <t>http://bowlsclub.org/</t>
+  </si>
+  <si>
+    <t>03 443 1072</t>
+  </si>
+  <si>
+    <t>Hawea</t>
   </si>
   <si>
     <t>Guardians of Lake Hawea</t>
   </si>
   <si>
     <t>The Guardians of Lake Hawea are a sub-committee of the Hawea Community Association Incorporation and have been operating for well over 25 years. Elected each year at the annual general meeting, the guardians consists of 8 persons responsible for seeing that Lake Hawea, its water and its surrounds are managed wisely for the benefit of all, both now and in the future.</t>
   </si>
   <si>
     <t xml:space="preserve">Don Robertson </t>
   </si>
   <si>
     <t>donandgaye@xtra.co.nz</t>
   </si>
   <si>
     <t>03 443 2601</t>
   </si>
   <si>
-    <t>Hawea</t>
-[...19 lines deleted...]
-  <si>
     <t>Hawea Picnic Racing Club</t>
   </si>
   <si>
     <t>Join Hawea Picnic Races for their annual Equalisator event. Featuring both harness and thoroughbred racing as well as the always exciting saddle pace, this is a great day out for all the family. There will be ice creams and BBQ on the day or bring along your own picnic and enjoy!</t>
   </si>
   <si>
     <t>Bill McCarthy</t>
   </si>
   <si>
     <t>03 443 1456</t>
   </si>
   <si>
     <t xml:space="preserve">Hawea Flat Wanaka </t>
   </si>
   <si>
+    <t>Aspiring Trampolining</t>
+  </si>
+  <si>
+    <t>Aspiring Trampolining provides opportunities for those wishing to further their skills in trampolining and associated activities. Termly classes are available along with open sessions, birthday parties and private bookings for all ages and ability levels. Sessions are geared towards fundamental Trampoline and Tumbling skills that are also transferrable to a number of other sports and are all taught by our highly qualified and experienced coaches. Check out our website or Email us for more information and to book into a Session.</t>
+  </si>
+  <si>
+    <t>aspiring-trampolining@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.sporty.co.nz/aspiringtrampolining</t>
+  </si>
+  <si>
+    <t>021 203 8798</t>
+  </si>
+  <si>
+    <t>Hawea Wanaka Pony Club</t>
+  </si>
+  <si>
+    <t>Hawea Wanaka Pony Club OUR MISSION: Hawea Wanaka Pony Club aims to provide a safe, fun &amp;amp; supportive environment for equestrian families in the district.   We aim to provide high quality equestrian education and foster development of NZ young riders of the future. OUR VALUES Fun, Supportive &amp;amp; Educational OUR OBJECTIVES Provide a fun &amp;amp; sociable rallies and experiences, where riders will develop their knowledge and skills to progress with their certificate work. Build a reputation for being a club that develops young riders, that are competitive at any level in any discipline. Provide strong development opportunities for riders and coaches alike. Maintaining a financially strong club, with a large and growing membership. Key information and times are listed on the Hawea Wanaka Pony Club Members page.  Please request to join this as this is where all key information is listed.  Request to join via Andrea Kendrick on messenger. The pony club season runs from 1st of August through to May. Rallies can be either mounted (with your pony) or unmounted (theory and horsemanship) Rallies are planned at the beginning of the season and are more frequent in the summer months, but can range from 1 x a week, to 1 x a month, just depending on other competitions and availability of coaches. New members are welcome to attend 3 rallies, to see if it was you are looking for. Please ask for assistance, when joining, as this is all done through a nationwide database, called Nominate. There is a link on our facebook page, titled 'how to join pony club' On nominate, you can purchase merchandise, but most information is shared on the Face book page. We look forward to meeting you and your pony soon :) Andrea (Treasurer)</t>
+  </si>
+  <si>
+    <t>ponyclub.ac@gmail.com</t>
+  </si>
+  <si>
+    <t>0212221418</t>
+  </si>
+  <si>
+    <t>Food For Love</t>
+  </si>
+  <si>
+    <t>Food For Love is a charitable trust that delivers home-cooked meals to individuals and families in the Upper Clutha region facing unexpected times of need.</t>
+  </si>
+  <si>
+    <t>Jodie Stuart</t>
+  </si>
+  <si>
+    <t>contact@foodforlovewanaka.com</t>
+  </si>
+  <si>
+    <t>https://www.foodforlovewanaka.com/</t>
+  </si>
+  <si>
+    <t>027 365 3350</t>
+  </si>
+  <si>
+    <t>Wānaka</t>
+  </si>
+  <si>
     <t>Meals on Wheels Upper Clutha (Wanaka, Albert Town, Hawea, Luggate, Cardrona)</t>
   </si>
   <si>
     <t>To be assessed for eligibility for Meals on Wheels, clients need to contact their GP or a nurse at the medical centre.The meals are cooked at Aspiring Enliven Care Centre. Clients who are already receiving meals and wanting to change/cancel them temporarily should call the Aspiring Enliven Care Centre on 03 555 3010.To become a Meals on Wheels volunteer driver, please contact Community Networks/LINK on 03 443 7799 or email info@communitynetworks.co.nz</t>
   </si>
   <si>
     <t xml:space="preserve">Community Networks/LINK </t>
   </si>
   <si>
     <t>info@communitynetworks.co.nz</t>
   </si>
   <si>
     <t>03 555 3010</t>
   </si>
   <si>
-    <t>Hawea Playgroup</t>
-[...70 lines deleted...]
-  <si>
     <t>Hāwea Library</t>
   </si>
   <si>
     <t>Opening Hours:Monday: 10:00am - 12:00 noonTuesday &amp;amp; Wednesday: 10:00am - 5:00pmSaturday: 10:00am - 12:00 noon</t>
   </si>
   <si>
     <t>Librarian</t>
   </si>
   <si>
     <t xml:space="preserve">hawea@qldc.govt.nz </t>
   </si>
   <si>
     <t>https://qldclibraries.govt.nz/</t>
   </si>
   <si>
     <t>03 443 9371</t>
-  </si>
-[...79 lines deleted...]
-    <t>0212221418</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,363 +715,363 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2"/>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4"/>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5"/>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>29</v>
       </c>
-      <c r="D5"/>
-[...2 lines deleted...]
-        <v>30</v>
+      <c r="F5">
+        <v>221591030</v>
       </c>
       <c r="G5"/>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>33</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>35</v>
       </c>
-      <c r="E6"/>
-      <c r="F6" t="s">
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>36</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>221591030</v>
+        <v>41</v>
+      </c>
+      <c r="F7" t="s">
+        <v>42</v>
       </c>
       <c r="G7"/>
-      <c r="H7"/>
+      <c r="H7" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C8"/>
+        <v>45</v>
+      </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="E10"/>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>64</v>
       </c>
-      <c r="E11" t="s">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" t="s">
         <v>68</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12"/>
+      <c r="D12" t="s">
         <v>69</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>70</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>71</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12"/>
-      <c r="H12"/>
+      <c r="H12" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13" t="s">
         <v>74</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13"/>
+      <c r="F13" t="s">
         <v>75</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G13"/>
-      <c r="H13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
         <v>80</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
         <v>81</v>
-      </c>
-[...8 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
         <v>85</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>86</v>
       </c>
-      <c r="C15"/>
-      <c r="D15" t="s">
+      <c r="E15"/>
+      <c r="F15" t="s">
         <v>87</v>
       </c>
-      <c r="E15" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="G15" t="s">
+        <v>86</v>
+      </c>
+      <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C16" t="s">
         <v>90</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>91</v>
       </c>
-      <c r="C16"/>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>92</v>
       </c>
-      <c r="E16"/>
       <c r="F16" t="s">
         <v>93</v>
       </c>
       <c r="G16"/>
-      <c r="H16"/>
+      <c r="H16" t="s">
+        <v>19</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>