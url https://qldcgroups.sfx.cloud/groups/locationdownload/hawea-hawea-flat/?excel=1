--- v1 (2026-05-24)
+++ v2 (2026-07-15)
@@ -38,306 +38,306 @@
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>WebsiteURL</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>
   <si>
+    <t>Lake Hawea Community Centre</t>
+  </si>
+  <si>
+    <t>The Lake Hawea Community Centre is the perfect location for your next function. Ideal for weddings and other events, catering for up to 400 people. A beautiful location surrounded by lake and mountain views of the Hawea and Wanaka region.</t>
+  </si>
+  <si>
+    <t>Booking Coordinator: Glenis Palmer</t>
+  </si>
+  <si>
+    <t>bookings@lhcc.org.nz</t>
+  </si>
+  <si>
+    <t>http://www.lakehaweacommunitycentre.co.nz</t>
+  </si>
+  <si>
+    <t>+64 276 370 553</t>
+  </si>
+  <si>
+    <t>Hawea 9345</t>
+  </si>
+  <si>
+    <t>Food For Love</t>
+  </si>
+  <si>
+    <t>Food For Love is a charitable trust that delivers home-cooked meals to individuals and families in the Upper Clutha region facing unexpected times of need.</t>
+  </si>
+  <si>
+    <t>Jodie Stuart</t>
+  </si>
+  <si>
+    <t>contact@foodforlovewanaka.com</t>
+  </si>
+  <si>
+    <t>https://www.foodforlovewanaka.com/</t>
+  </si>
+  <si>
+    <t>027 365 3350</t>
+  </si>
+  <si>
+    <t>Wānaka</t>
+  </si>
+  <si>
+    <t>Hawea Picnic Racing Club</t>
+  </si>
+  <si>
+    <t>Join Hawea Picnic Races for their annual Equalisator event. Featuring both harness and thoroughbred racing as well as the always exciting saddle pace, this is a great day out for all the family. There will be ice creams and BBQ on the day or bring along your own picnic and enjoy!</t>
+  </si>
+  <si>
+    <t>Bill McCarthy</t>
+  </si>
+  <si>
+    <t>03 443 1456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hawea Flat Wanaka </t>
+  </si>
+  <si>
+    <t>Hawea Bowling Club</t>
+  </si>
+  <si>
+    <t>Hawea Bowling Club - Lawn Bowls</t>
+  </si>
+  <si>
+    <t>Lawrence Hardy</t>
+  </si>
+  <si>
+    <t>l.hardy@xtra.co.nz</t>
+  </si>
+  <si>
+    <t>http://bowlsclub.org/</t>
+  </si>
+  <si>
+    <t>03 443 1072</t>
+  </si>
+  <si>
+    <t>Hawea</t>
+  </si>
+  <si>
+    <t>Hawea Playgroup</t>
+  </si>
+  <si>
+    <t>Hawea Playgroup is a supportive environment for parents and children (new born to 5yrs) and provides plenty of play opportunity for all ages. Parents can network and enjoy a safe, warm and well resourced environment (inside and outside) with their children.</t>
+  </si>
+  <si>
+    <t>haweaplaygroup@gmail.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/haweaplaygroup/</t>
+  </si>
+  <si>
+    <t>Hawea Food Forest</t>
+  </si>
+  <si>
+    <t>We are a community-run food forest and community garden operated by volunteers.</t>
+  </si>
+  <si>
+    <t>admin@haweafoodforest.org</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/groups/HaweaFoodForest</t>
+  </si>
+  <si>
+    <t>021 173 1350</t>
+  </si>
+  <si>
+    <t>Hawea Flat</t>
+  </si>
+  <si>
     <t>Hawea Community Association</t>
   </si>
   <si>
     <t>Our committee meetings are on the third Tuesday of every month at 7.30pm.Our AGM is at the beginning of October and we have two public meetings during the year. </t>
   </si>
   <si>
     <t>Chair: Cherilyn Walthew</t>
   </si>
   <si>
     <t>hcachairperson@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">http://haweacommunity.co.nz/hawea-community-association/  </t>
   </si>
   <si>
     <t>021 665 013</t>
   </si>
   <si>
+    <t>Hāwea Library</t>
+  </si>
+  <si>
+    <t>Opening Hours:Monday: 10:00am - 12:00 noonTuesday &amp;amp; Wednesday: 10:00am - 5:00pmSaturday: 10:00am - 12:00 noon</t>
+  </si>
+  <si>
+    <t>Librarian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hawea@qldc.govt.nz </t>
+  </si>
+  <si>
+    <t>https://qldclibraries.govt.nz/</t>
+  </si>
+  <si>
+    <t>03 443 9371</t>
+  </si>
+  <si>
+    <t>Lake Hawea</t>
+  </si>
+  <si>
     <t>Hawea Volunteer Fire Brigade</t>
   </si>
   <si>
     <t>This is a volunteer station.That means all members of our brigade dedicate their own time in order to serve this community. We respond to a variety of emergencies in our local area.These include: Fires Medical emergencies Motor vehicle accidents Search and rescue Civil defence Natural disaster responses And of course, we also offer fire safety advice.If you want to visit this station, get in touch using the contact details on this page or come by the station on a training night.Want to volunteer at this station? If you want to serve your community and volunteer for this brigade, you can find out more about volunteering for Fire and Emergency New Zealand on these pages: https://fireandemergency.nz/stations/show/lake-hawea-volunteer-fire-brigade</t>
   </si>
   <si>
     <t>Brent Arthur - Chief Fire Officer</t>
   </si>
   <si>
     <t>brent.arthur@fireandemergency.nz</t>
   </si>
   <si>
     <t>03 443 1632 or 021 334482</t>
   </si>
   <si>
-    <t>Lake Hawea</t>
-[...50 lines deleted...]
-    <t>Hawea 9345</t>
+    <t>Aspiring Trampolining</t>
+  </si>
+  <si>
+    <t>Aspiring Trampolining provides opportunities for those wishing to further their skills in trampolining and associated activities. Termly classes are available along with open sessions, birthday parties and private bookings for all ages and ability levels. Sessions are geared towards fundamental Trampoline and Tumbling skills that are also transferrable to a number of other sports and are all taught by our highly qualified and experienced coaches. Check out our website or Email us for more information and to book into a Session.</t>
+  </si>
+  <si>
+    <t>aspiring-trampolining@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.sporty.co.nz/aspiringtrampolining</t>
+  </si>
+  <si>
+    <t>021 203 8798</t>
+  </si>
+  <si>
+    <t>Wanaka</t>
+  </si>
+  <si>
+    <t>Guardians of Lake Hawea</t>
+  </si>
+  <si>
+    <t>The Guardians of Lake Hawea are a sub-committee of the Hawea Community Association Incorporation and have been operating for well over 25 years. Elected each year at the annual general meeting, the guardians consists of 8 persons responsible for seeing that Lake Hawea, its water and its surrounds are managed wisely for the benefit of all, both now and in the future.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Don Robertson </t>
+  </si>
+  <si>
+    <t>donandgaye@xtra.co.nz</t>
+  </si>
+  <si>
+    <t>03 443 2601</t>
+  </si>
+  <si>
+    <t>Hawea Flat School</t>
+  </si>
+  <si>
+    <t>Our school does have an enrolment scheme in place. This means that families living within our home zone are automatically able to attend. The BOT determines how many places are available for out of zone students and this is advertised in November every year. Should the number of applications exceed the number of places available, students will be selected by ballot according to Ministry of Education guidelines.</t>
+  </si>
+  <si>
+    <t>Principal</t>
+  </si>
+  <si>
+    <t>office@haweaflat.school.nz</t>
+  </si>
+  <si>
+    <t>http://haweaflat.school.nz/</t>
+  </si>
+  <si>
+    <t>03 443 1467</t>
+  </si>
+  <si>
+    <t>Hawea Wanaka Pony Club</t>
+  </si>
+  <si>
+    <t>Hawea Wanaka Pony Club OUR MISSION: Hawea Wanaka Pony Club aims to provide a safe, fun &amp;amp; supportive environment for equestrian families in the district.   We aim to provide high quality equestrian education and foster development of NZ young riders of the future. OUR VALUES Fun, Supportive &amp;amp; Educational OUR OBJECTIVES Provide a fun &amp;amp; sociable rallies and experiences, where riders will develop their knowledge and skills to progress with their certificate work. Build a reputation for being a club that develops young riders, that are competitive at any level in any discipline. Provide strong development opportunities for riders and coaches alike. Maintaining a financially strong club, with a large and growing membership. Key information and times are listed on the Hawea Wanaka Pony Club Members page.  Please request to join this as this is where all key information is listed.  Request to join via Andrea Kendrick on messenger. The pony club season runs from 1st of August through to May. Rallies can be either mounted (with your pony) or unmounted (theory and horsemanship) Rallies are planned at the beginning of the season and are more frequent in the summer months, but can range from 1 x a week, to 1 x a month, just depending on other competitions and availability of coaches. New members are welcome to attend 3 rallies, to see if it was you are looking for. Please ask for assistance, when joining, as this is all done through a nationwide database, called Nominate. There is a link on our facebook page, titled 'how to join pony club' On nominate, you can purchase merchandise, but most information is shared on the Face book page. We look forward to meeting you and your pony soon :) Andrea (Treasurer)</t>
+  </si>
+  <si>
+    <t>ponyclub.ac@gmail.com</t>
+  </si>
+  <si>
+    <t>0212221418</t>
+  </si>
+  <si>
+    <t>Meals on Wheels Upper Clutha (Wanaka, Albert Town, Hawea, Luggate, Cardrona)</t>
+  </si>
+  <si>
+    <t>To be assessed for eligibility for Meals on Wheels, clients need to contact their GP or a nurse at the medical centre.The meals are cooked at Aspiring Enliven Care Centre. Clients who are already receiving meals and wanting to change/cancel them temporarily should call the Aspiring Enliven Care Centre on 03 555 3010.To become a Meals on Wheels volunteer driver, please contact Community Networks/LINK on 03 443 7799 or email info@communitynetworks.co.nz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Community Networks/LINK </t>
+  </si>
+  <si>
+    <t>info@communitynetworks.co.nz</t>
+  </si>
+  <si>
+    <t>03 555 3010</t>
   </si>
   <si>
     <t>Wanaka Croquet Club</t>
   </si>
   <si>
     <t>Croquet New Zealand is the National Sporting Organisation (NSO) for the sport of Croquet. Croquet New Zealand has 19 regional Associations throughout the country representing 112 clubs and over 4200 members.Croquet is a fun game for all ages. Visitors are always welcome at our Club in Wanaka.Our Club rooms &amp;amp; kitchen facilities are also available for hire. Our playing times are Mid September to April:  Wed                  names in by 9:15 am to noon     Golf Croquet onlyThurs &amp;amp; Sat        names in by 1:15 pm to 4 pm     Golf &amp;amp; Association Croquet</t>
   </si>
   <si>
     <t>Shirley Menlove</t>
   </si>
   <si>
     <t>ismenlove@xtra.co.nz</t>
   </si>
   <si>
     <t>http://croquet.org.nz/</t>
   </si>
   <si>
     <t>027 202 4970</t>
-  </si>
-[...151 lines deleted...]
-    <t>03 443 9371</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,187 +715,185 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2"/>
-      <c r="H2"/>
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-      <c r="E4" t="s">
         <v>23</v>
       </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C5"/>
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>221591030</v>
+        <v>31</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
       </c>
       <c r="G5"/>
-      <c r="H5"/>
+      <c r="H5" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>37</v>
+      </c>
+      <c r="F6">
+        <v>221591030</v>
       </c>
       <c r="G6"/>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>39</v>
       </c>
+      <c r="C7"/>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>49</v>
       </c>
       <c r="G8"/>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>55</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>56</v>
       </c>
     </row>
@@ -906,171 +904,173 @@
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" t="s">
         <v>59</v>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11"/>
+      <c r="D11" t="s">
         <v>64</v>
       </c>
-      <c r="D11"/>
-      <c r="E11"/>
+      <c r="E11" t="s">
+        <v>65</v>
+      </c>
       <c r="F11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12"/>
+        <v>69</v>
+      </c>
+      <c r="C12" t="s">
+        <v>70</v>
+      </c>
       <c r="D12" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="E12"/>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C13"/>
+        <v>74</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
       <c r="D13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>77</v>
+      </c>
       <c r="F13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G13"/>
-      <c r="H13"/>
+      <c r="H13" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G14"/>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>83</v>
       </c>
       <c r="B15" t="s">
         <v>84</v>
       </c>
       <c r="C15" t="s">
         <v>85</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>87</v>
       </c>
       <c r="G15" t="s">
         <v>86</v>
       </c>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>88</v>
       </c>
       <c r="B16" t="s">
         <v>89</v>
       </c>
       <c r="C16" t="s">
         <v>90</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>92</v>
       </c>
       <c r="F16" t="s">
         <v>93</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">