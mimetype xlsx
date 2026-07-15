--- v2 (2026-07-15)
+++ v3 (2026-07-15)
@@ -38,306 +38,306 @@
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>WebsiteURL</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>
   <si>
+    <t>Meals on Wheels Upper Clutha (Wanaka, Albert Town, Hawea, Luggate, Cardrona)</t>
+  </si>
+  <si>
+    <t>To be assessed for eligibility for Meals on Wheels, clients need to contact their GP or a nurse at the medical centre.The meals are cooked at Aspiring Enliven Care Centre. Clients who are already receiving meals and wanting to change/cancel them temporarily should call the Aspiring Enliven Care Centre on 03 555 3010.To become a Meals on Wheels volunteer driver, please contact Community Networks/LINK on 03 443 7799 or email info@communitynetworks.co.nz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Community Networks/LINK </t>
+  </si>
+  <si>
+    <t>info@communitynetworks.co.nz</t>
+  </si>
+  <si>
+    <t>03 555 3010</t>
+  </si>
+  <si>
+    <t>Hawea Wanaka Pony Club</t>
+  </si>
+  <si>
+    <t>Hawea Wanaka Pony Club OUR MISSION: Hawea Wanaka Pony Club aims to provide a safe, fun &amp;amp; supportive environment for equestrian families in the district.   We aim to provide high quality equestrian education and foster development of NZ young riders of the future. OUR VALUES Fun, Supportive &amp;amp; Educational OUR OBJECTIVES Provide a fun &amp;amp; sociable rallies and experiences, where riders will develop their knowledge and skills to progress with their certificate work. Build a reputation for being a club that develops young riders, that are competitive at any level in any discipline. Provide strong development opportunities for riders and coaches alike. Maintaining a financially strong club, with a large and growing membership. Key information and times are listed on the Hawea Wanaka Pony Club Members page.  Please request to join this as this is where all key information is listed.  Request to join via Andrea Kendrick on messenger. The pony club season runs from 1st of August through to May. Rallies can be either mounted (with your pony) or unmounted (theory and horsemanship) Rallies are planned at the beginning of the season and are more frequent in the summer months, but can range from 1 x a week, to 1 x a month, just depending on other competitions and availability of coaches. New members are welcome to attend 3 rallies, to see if it was you are looking for. Please ask for assistance, when joining, as this is all done through a nationwide database, called Nominate. There is a link on our facebook page, titled 'how to join pony club' On nominate, you can purchase merchandise, but most information is shared on the Face book page. We look forward to meeting you and your pony soon :) Andrea (Treasurer)</t>
+  </si>
+  <si>
+    <t>ponyclub.ac@gmail.com</t>
+  </si>
+  <si>
+    <t>0212221418</t>
+  </si>
+  <si>
+    <t>Food For Love</t>
+  </si>
+  <si>
+    <t>Food For Love is a charitable trust that delivers home-cooked meals to individuals and families in the Upper Clutha region facing unexpected times of need.</t>
+  </si>
+  <si>
+    <t>Jodie Stuart</t>
+  </si>
+  <si>
+    <t>contact@foodforlovewanaka.com</t>
+  </si>
+  <si>
+    <t>https://www.foodforlovewanaka.com/</t>
+  </si>
+  <si>
+    <t>027 365 3350</t>
+  </si>
+  <si>
+    <t>Wānaka</t>
+  </si>
+  <si>
+    <t>Wanaka Croquet Club</t>
+  </si>
+  <si>
+    <t>Croquet New Zealand is the National Sporting Organisation (NSO) for the sport of Croquet. Croquet New Zealand has 19 regional Associations throughout the country representing 112 clubs and over 4200 members.Croquet is a fun game for all ages. Visitors are always welcome at our Club in Wanaka.Our Club rooms &amp;amp; kitchen facilities are also available for hire. Our playing times are Mid September to April:  Wed                  names in by 9:15 am to noon     Golf Croquet onlyThurs &amp;amp; Sat        names in by 1:15 pm to 4 pm     Golf &amp;amp; Association Croquet</t>
+  </si>
+  <si>
+    <t>Shirley Menlove</t>
+  </si>
+  <si>
+    <t>ismenlove@xtra.co.nz</t>
+  </si>
+  <si>
+    <t>http://croquet.org.nz/</t>
+  </si>
+  <si>
+    <t>027 202 4970</t>
+  </si>
+  <si>
+    <t>Wanaka</t>
+  </si>
+  <si>
+    <t>Hawea Picnic Racing Club</t>
+  </si>
+  <si>
+    <t>Join Hawea Picnic Races for their annual Equalisator event. Featuring both harness and thoroughbred racing as well as the always exciting saddle pace, this is a great day out for all the family. There will be ice creams and BBQ on the day or bring along your own picnic and enjoy!</t>
+  </si>
+  <si>
+    <t>Bill McCarthy</t>
+  </si>
+  <si>
+    <t>03 443 1456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hawea Flat Wanaka </t>
+  </si>
+  <si>
+    <t>Hawea Bowling Club</t>
+  </si>
+  <si>
+    <t>Hawea Bowling Club - Lawn Bowls</t>
+  </si>
+  <si>
+    <t>Lawrence Hardy</t>
+  </si>
+  <si>
+    <t>l.hardy@xtra.co.nz</t>
+  </si>
+  <si>
+    <t>http://bowlsclub.org/</t>
+  </si>
+  <si>
+    <t>03 443 1072</t>
+  </si>
+  <si>
+    <t>Hawea</t>
+  </si>
+  <si>
+    <t>Hawea Food Forest</t>
+  </si>
+  <si>
+    <t>We are a community-run food forest and community garden operated by volunteers.</t>
+  </si>
+  <si>
+    <t>admin@haweafoodforest.org</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/groups/HaweaFoodForest</t>
+  </si>
+  <si>
+    <t>021 173 1350</t>
+  </si>
+  <si>
+    <t>Hawea Flat</t>
+  </si>
+  <si>
+    <t>Hawea Volunteer Fire Brigade</t>
+  </si>
+  <si>
+    <t>This is a volunteer station.That means all members of our brigade dedicate their own time in order to serve this community. We respond to a variety of emergencies in our local area.These include: Fires Medical emergencies Motor vehicle accidents Search and rescue Civil defence Natural disaster responses And of course, we also offer fire safety advice.If you want to visit this station, get in touch using the contact details on this page or come by the station on a training night.Want to volunteer at this station? If you want to serve your community and volunteer for this brigade, you can find out more about volunteering for Fire and Emergency New Zealand on these pages: https://fireandemergency.nz/stations/show/lake-hawea-volunteer-fire-brigade</t>
+  </si>
+  <si>
+    <t>Brent Arthur - Chief Fire Officer</t>
+  </si>
+  <si>
+    <t>brent.arthur@fireandemergency.nz</t>
+  </si>
+  <si>
+    <t>03 443 1632 or 021 334482</t>
+  </si>
+  <si>
+    <t>Lake Hawea</t>
+  </si>
+  <si>
+    <t>Hawea Community Association</t>
+  </si>
+  <si>
+    <t>Our committee meetings are on the third Tuesday of every month at 7.30pm.Our AGM is at the beginning of October and we have two public meetings during the year. </t>
+  </si>
+  <si>
+    <t>Chair: Cherilyn Walthew</t>
+  </si>
+  <si>
+    <t>hcachairperson@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://haweacommunity.co.nz/hawea-community-association/  </t>
+  </si>
+  <si>
+    <t>021 665 013</t>
+  </si>
+  <si>
+    <t>Aspiring Trampolining</t>
+  </si>
+  <si>
+    <t>Aspiring Trampolining provides opportunities for those wishing to further their skills in trampolining and associated activities. Termly classes are available along with open sessions, birthday parties and private bookings for all ages and ability levels. Sessions are geared towards fundamental Trampoline and Tumbling skills that are also transferrable to a number of other sports and are all taught by our highly qualified and experienced coaches. Check out our website or Email us for more information and to book into a Session.</t>
+  </si>
+  <si>
+    <t>aspiring-trampolining@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.sporty.co.nz/aspiringtrampolining</t>
+  </si>
+  <si>
+    <t>021 203 8798</t>
+  </si>
+  <si>
+    <t>Hawea Flat School</t>
+  </si>
+  <si>
+    <t>Our school does have an enrolment scheme in place. This means that families living within our home zone are automatically able to attend. The BOT determines how many places are available for out of zone students and this is advertised in November every year. Should the number of applications exceed the number of places available, students will be selected by ballot according to Ministry of Education guidelines.</t>
+  </si>
+  <si>
+    <t>Principal</t>
+  </si>
+  <si>
+    <t>office@haweaflat.school.nz</t>
+  </si>
+  <si>
+    <t>http://haweaflat.school.nz/</t>
+  </si>
+  <si>
+    <t>03 443 1467</t>
+  </si>
+  <si>
+    <t>Hawea Playgroup</t>
+  </si>
+  <si>
+    <t>Hawea Playgroup is a supportive environment for parents and children (new born to 5yrs) and provides plenty of play opportunity for all ages. Parents can network and enjoy a safe, warm and well resourced environment (inside and outside) with their children.</t>
+  </si>
+  <si>
+    <t>haweaplaygroup@gmail.com</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/haweaplaygroup/</t>
+  </si>
+  <si>
+    <t>Hāwea Library</t>
+  </si>
+  <si>
+    <t>Opening Hours:Monday: 10:00am - 12:00 noonTuesday &amp;amp; Wednesday: 10:00am - 5:00pmSaturday: 10:00am - 12:00 noon</t>
+  </si>
+  <si>
+    <t>Librarian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hawea@qldc.govt.nz </t>
+  </si>
+  <si>
+    <t>https://qldclibraries.govt.nz/</t>
+  </si>
+  <si>
+    <t>03 443 9371</t>
+  </si>
+  <si>
     <t>Lake Hawea Community Centre</t>
   </si>
   <si>
     <t>The Lake Hawea Community Centre is the perfect location for your next function. Ideal for weddings and other events, catering for up to 400 people. A beautiful location surrounded by lake and mountain views of the Hawea and Wanaka region.</t>
   </si>
   <si>
     <t>Booking Coordinator: Glenis Palmer</t>
   </si>
   <si>
     <t>bookings@lhcc.org.nz</t>
   </si>
   <si>
     <t>http://www.lakehaweacommunitycentre.co.nz</t>
   </si>
   <si>
     <t>+64 276 370 553</t>
   </si>
   <si>
     <t>Hawea 9345</t>
   </si>
   <si>
-    <t>Food For Love</t>
-[...157 lines deleted...]
-  <si>
     <t>Guardians of Lake Hawea</t>
   </si>
   <si>
     <t>The Guardians of Lake Hawea are a sub-committee of the Hawea Community Association Incorporation and have been operating for well over 25 years. Elected each year at the annual general meeting, the guardians consists of 8 persons responsible for seeing that Lake Hawea, its water and its surrounds are managed wisely for the benefit of all, both now and in the future.</t>
   </si>
   <si>
     <t xml:space="preserve">Don Robertson </t>
   </si>
   <si>
     <t>donandgaye@xtra.co.nz</t>
   </si>
   <si>
     <t>03 443 2601</t>
-  </si>
-[...61 lines deleted...]
-    <t>027 202 4970</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -708,369 +708,369 @@
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="G2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3"/>
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G3"/>
-      <c r="H3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
-      </c>
-[...9 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>35</v>
       </c>
-      <c r="C6"/>
-[...10 lines deleted...]
-      <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>39</v>
       </c>
-      <c r="C7"/>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>40</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8"/>
+      <c r="D8" t="s">
         <v>45</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" t="s">
         <v>47</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8"/>
+      <c r="H8" t="s">
         <v>48</v>
       </c>
-      <c r="F8" t="s">
-[...3 lines deleted...]
-      <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9"/>
+      <c r="F9" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>58</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>59</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>60</v>
       </c>
-      <c r="E10"/>
-[...2 lines deleted...]
-      </c>
       <c r="G10"/>
-      <c r="H10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" t="s">
         <v>64</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" t="s">
         <v>68</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>69</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>70</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>71</v>
-      </c>
-[...2 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13"/>
+      <c r="D13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>75</v>
       </c>
-      <c r="D13" t="s">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="F13">
+        <v>221591030</v>
       </c>
       <c r="G13"/>
-      <c r="H13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
         <v>79</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E14" t="s">
         <v>80</v>
       </c>
-      <c r="C14"/>
-      <c r="D14" t="s">
+      <c r="F14" t="s">
         <v>81</v>
       </c>
-      <c r="E14"/>
-[...2 lines deleted...]
-      </c>
       <c r="G14"/>
-      <c r="H14"/>
+      <c r="H14" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
         <v>83</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>84</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>85</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>86</v>
       </c>
-      <c r="E15"/>
       <c r="F15" t="s">
         <v>87</v>
       </c>
-      <c r="G15" t="s">
-[...2 lines deleted...]
-      <c r="H15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="E16" t="s">
         <v>92</v>
       </c>
+      <c r="E16"/>
       <c r="F16" t="s">
         <v>93</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">